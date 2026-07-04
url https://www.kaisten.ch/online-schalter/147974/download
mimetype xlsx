--- v0 (2026-04-23)
+++ v1 (2026-07-04)
@@ -23,57 +23,57 @@
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Raumbelegung\Formulare Neu\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Raumbelegung\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9417D7E-A0A4-4AC6-8BAF-5D05453F2E7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="JYA59pT/Wd/CmpYHSdovCblFO2y0naSMVBtMFQfkg9xLuxGqgarNl27tmrh7dzj2DX9UO5nqRtVKfo0MAUTaqA==" workbookSaltValue="LLEmmRz3oAx6RnRrLp+Clg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1BACCE75-D288-43AA-AEA7-55BE7AA8FC23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="WjpcFiEMJOes7JqW85YxQi8ifybouMPFiENvgAeubQ8lfWAO8RY3v8MxLVHAkXIZjBl8+eF1cMHDpcdFJbOiaA==" workbookSaltValue="skZJBodigaz7TA2QidxPWQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Antrag" sheetId="1" r:id="rId1"/>
     <sheet name="Benutzungsbewilligung" sheetId="5" state="hidden" r:id="rId2"/>
     <sheet name="Geschirrausgabe" sheetId="6" state="hidden" r:id="rId3"/>
     <sheet name="Benutzungsrapport" sheetId="3" state="hidden" r:id="rId4"/>
     <sheet name="Tarife" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Antrag!$A$1:$J$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Benutzungsbewilligung!$A$1:$J$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Benutzungsrapport!$A$1:$J$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Geschirrausgabe!$A$1:$K$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -563,53 +563,50 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>Das Benützungsreglement finden Sie auf www.kaisten.ch</t>
     </r>
   </si>
   <si>
     <t>Gemeinde Kaisten, raumbelegung@kaisten.ch, Tel. 062 869 13 40</t>
   </si>
   <si>
-    <t>Nexhmedin Kolgeci, Tel. 079 109 27 13</t>
-[...1 lines deleted...]
-  <si>
     <t>Nexhmedin Kolgeci, Hauswart</t>
   </si>
   <si>
     <t>Nexhmedin Kolgeci</t>
   </si>
   <si>
     <t>per Mail an: nexhmedin.kolgeci@kaisten.ch</t>
   </si>
   <si>
     <t>Benutzung Waldhaus</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="5"/>
         <rFont val="Arial (Überschriften)"/>
       </rPr>
       <t>Antrag auf BENUTZUNG</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
@@ -648,50 +645,53 @@
 Waldhaus Äsple, Kaisten</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Arial (Überschriften)"/>
       </rPr>
       <t>BENUTZUNGSRAPPORT</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t xml:space="preserve">
 Waldhaus Äsple, Kaisten</t>
     </r>
+  </si>
+  <si>
+    <t>Cornelia Ackermann</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1977,302 +1977,302 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="40" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="40" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="40" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="40" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="23" fillId="4" borderId="34" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="4" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="46" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...48 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="Tarife!$E$5" lockText="1" noThreeD="1"/>
@@ -3346,156 +3346,156 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="D14" sqref="D14:I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="1" customWidth="1"/>
     <col min="5" max="6" width="4" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="1.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="107.25" customHeight="1">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
-      <c r="D1" s="183" t="s">
-[...6 lines deleted...]
-      <c r="I1" s="184"/>
+      <c r="D1" s="203" t="s">
+        <v>114</v>
+      </c>
+      <c r="E1" s="204"/>
+      <c r="F1" s="204"/>
+      <c r="G1" s="204"/>
+      <c r="H1" s="204"/>
+      <c r="I1" s="204"/>
       <c r="J1" s="34"/>
       <c r="K1" s="3"/>
       <c r="L1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A2" s="188" t="s">
+      <c r="A2" s="207" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="189"/>
-[...6 lines deleted...]
-      <c r="I2" s="189"/>
+      <c r="B2" s="208"/>
+      <c r="C2" s="208"/>
+      <c r="D2" s="208"/>
+      <c r="E2" s="208"/>
+      <c r="F2" s="208"/>
+      <c r="G2" s="208"/>
+      <c r="H2" s="208"/>
+      <c r="I2" s="208"/>
       <c r="J2" s="35"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1">
       <c r="A3" s="36"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="35"/>
     </row>
     <row r="4" spans="1:13" ht="14.25" customHeight="1">
       <c r="A4" s="35"/>
       <c r="B4" s="35"/>
       <c r="C4" s="37"/>
       <c r="D4" s="38"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="39"/>
       <c r="H4" s="40" t="s">
         <v>86</v>
       </c>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
     </row>
     <row r="5" spans="1:13" ht="14.25" customHeight="1">
       <c r="A5" s="35"/>
       <c r="B5" s="35"/>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="33"/>
       <c r="H5" s="41"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
     </row>
     <row r="6" spans="1:13" s="162" customFormat="1" ht="18.95" customHeight="1">
-      <c r="A6" s="200" t="s">
-[...7 lines deleted...]
-      <c r="G6" s="201"/>
+      <c r="A6" s="215" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="216"/>
+      <c r="C6" s="216"/>
+      <c r="D6" s="216"/>
+      <c r="E6" s="216"/>
+      <c r="F6" s="216"/>
+      <c r="G6" s="216"/>
       <c r="H6" s="164" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="164" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="161"/>
     </row>
     <row r="7" spans="1:13" ht="18" customHeight="1">
       <c r="A7" s="163"/>
       <c r="B7" s="43" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C7" s="43"/>
       <c r="D7" s="43"/>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="165">
         <f>Tarife!G5</f>
         <v>150</v>
       </c>
       <c r="I7" s="165" t="str">
         <f>IF(H7*Tarife!F5&gt;0,Tarife!K5,"")</f>
         <v/>
       </c>
       <c r="J7" s="35"/>
       <c r="M7" s="14"/>
     </row>
     <row r="8" spans="1:13" ht="14.25" customHeight="1">
       <c r="A8" s="42"/>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
@@ -3530,359 +3530,359 @@
       <c r="H10" s="35"/>
       <c r="I10" s="44"/>
       <c r="J10" s="35"/>
     </row>
     <row r="11" spans="1:13" ht="14.25" customHeight="1">
       <c r="A11" s="46"/>
       <c r="B11" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="47"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="46"/>
       <c r="H11" s="46"/>
       <c r="I11" s="48">
         <f>Tarife!K15</f>
         <v>0</v>
       </c>
       <c r="J11" s="35"/>
     </row>
     <row r="12" spans="1:13" ht="14.25" customHeight="1">
       <c r="A12" s="35"/>
       <c r="B12" s="35"/>
       <c r="C12" s="37"/>
-      <c r="D12" s="190"/>
-      <c r="E12" s="190"/>
+      <c r="D12" s="209"/>
+      <c r="E12" s="209"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="35"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
     </row>
     <row r="13" spans="1:13" ht="17.100000000000001" customHeight="1">
-      <c r="A13" s="194" t="s">
+      <c r="A13" s="213" t="s">
         <v>102</v>
       </c>
-      <c r="B13" s="194"/>
-[...6 lines deleted...]
-      <c r="I13" s="195"/>
+      <c r="B13" s="213"/>
+      <c r="C13" s="213"/>
+      <c r="D13" s="213"/>
+      <c r="E13" s="213"/>
+      <c r="F13" s="213"/>
+      <c r="G13" s="213"/>
+      <c r="H13" s="213"/>
+      <c r="I13" s="214"/>
       <c r="J13" s="35"/>
     </row>
     <row r="14" spans="1:13" ht="26.1" customHeight="1">
-      <c r="A14" s="212" t="s">
+      <c r="A14" s="189" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="212"/>
-[...6 lines deleted...]
-      <c r="I14" s="205"/>
+      <c r="B14" s="189"/>
+      <c r="C14" s="189"/>
+      <c r="D14" s="179"/>
+      <c r="E14" s="180"/>
+      <c r="F14" s="180"/>
+      <c r="G14" s="180"/>
+      <c r="H14" s="180"/>
+      <c r="I14" s="181"/>
       <c r="J14" s="49">
         <f t="shared" ref="J14:J15" si="0">D14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A15" s="196" t="s">
+      <c r="A15" s="182" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="196"/>
-[...6 lines deleted...]
-      <c r="I15" s="208"/>
+      <c r="B15" s="182"/>
+      <c r="C15" s="182"/>
+      <c r="D15" s="190"/>
+      <c r="E15" s="191"/>
+      <c r="F15" s="191"/>
+      <c r="G15" s="191"/>
+      <c r="H15" s="191"/>
+      <c r="I15" s="192"/>
       <c r="J15" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A16" s="196" t="s">
+      <c r="A16" s="182" t="s">
         <v>105</v>
       </c>
-      <c r="B16" s="196"/>
-[...6 lines deleted...]
-      <c r="I16" s="211"/>
+      <c r="B16" s="182"/>
+      <c r="C16" s="182"/>
+      <c r="D16" s="193"/>
+      <c r="E16" s="194"/>
+      <c r="F16" s="194"/>
+      <c r="G16" s="194"/>
+      <c r="H16" s="194"/>
+      <c r="I16" s="195"/>
       <c r="J16" s="49">
         <f>D16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A17" s="196" t="s">
+      <c r="A17" s="182" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="196"/>
-[...6 lines deleted...]
-      <c r="I17" s="211"/>
+      <c r="B17" s="182"/>
+      <c r="C17" s="182"/>
+      <c r="D17" s="193"/>
+      <c r="E17" s="194"/>
+      <c r="F17" s="194"/>
+      <c r="G17" s="194"/>
+      <c r="H17" s="194"/>
+      <c r="I17" s="195"/>
       <c r="J17" s="49">
         <f t="shared" ref="J17:J25" si="1">D17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A18" s="196" t="s">
+      <c r="A18" s="182" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="196"/>
-[...6 lines deleted...]
-      <c r="I18" s="199"/>
+      <c r="B18" s="182"/>
+      <c r="C18" s="182"/>
+      <c r="D18" s="196"/>
+      <c r="E18" s="197"/>
+      <c r="F18" s="197"/>
+      <c r="G18" s="197"/>
+      <c r="H18" s="197"/>
+      <c r="I18" s="198"/>
       <c r="J18" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A19" s="196" t="s">
+      <c r="A19" s="182" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="196"/>
-[...6 lines deleted...]
-      <c r="I19" s="199"/>
+      <c r="B19" s="182"/>
+      <c r="C19" s="182"/>
+      <c r="D19" s="196"/>
+      <c r="E19" s="197"/>
+      <c r="F19" s="197"/>
+      <c r="G19" s="197"/>
+      <c r="H19" s="197"/>
+      <c r="I19" s="198"/>
       <c r="J19" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A20" s="196" t="s">
+      <c r="A20" s="182" t="s">
         <v>106</v>
       </c>
-      <c r="B20" s="196"/>
-[...6 lines deleted...]
-      <c r="I20" s="215"/>
+      <c r="B20" s="182"/>
+      <c r="C20" s="182"/>
+      <c r="D20" s="183"/>
+      <c r="E20" s="184"/>
+      <c r="F20" s="184"/>
+      <c r="G20" s="184"/>
+      <c r="H20" s="184"/>
+      <c r="I20" s="185"/>
       <c r="J20" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="30.95" customHeight="1">
-      <c r="A21" s="217" t="s">
+      <c r="A21" s="188" t="s">
         <v>67</v>
       </c>
-      <c r="B21" s="217"/>
-[...6 lines deleted...]
-      <c r="I21" s="193"/>
+      <c r="B21" s="188"/>
+      <c r="C21" s="188"/>
+      <c r="D21" s="210"/>
+      <c r="E21" s="211"/>
+      <c r="F21" s="211"/>
+      <c r="G21" s="211"/>
+      <c r="H21" s="211"/>
+      <c r="I21" s="212"/>
       <c r="J21" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="14.25" customHeight="1">
       <c r="A22" s="50"/>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="147" t="s">
         <v>82</v>
       </c>
-      <c r="E22" s="185" t="s">
+      <c r="E22" s="186" t="s">
         <v>83</v>
       </c>
-      <c r="F22" s="185"/>
+      <c r="F22" s="186"/>
       <c r="G22" s="148"/>
       <c r="H22" s="147" t="s">
         <v>82</v>
       </c>
-      <c r="I22" s="185" t="s">
+      <c r="I22" s="186" t="s">
         <v>83</v>
       </c>
-      <c r="J22" s="185"/>
+      <c r="J22" s="186"/>
     </row>
     <row r="23" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A23" s="217" t="s">
+      <c r="A23" s="188" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="217"/>
-      <c r="C23" s="217"/>
+      <c r="B23" s="188"/>
+      <c r="C23" s="188"/>
       <c r="D23" s="159"/>
-      <c r="E23" s="186"/>
-      <c r="F23" s="187"/>
+      <c r="E23" s="205"/>
+      <c r="F23" s="206"/>
       <c r="G23" s="149" t="s">
         <v>58</v>
       </c>
       <c r="H23" s="159"/>
       <c r="I23" s="160"/>
       <c r="J23" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A24" s="196" t="s">
+      <c r="A24" s="182" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="196"/>
-[...6 lines deleted...]
-      <c r="I24" s="202"/>
+      <c r="B24" s="182"/>
+      <c r="C24" s="182"/>
+      <c r="D24" s="217"/>
+      <c r="E24" s="217"/>
+      <c r="F24" s="217"/>
+      <c r="G24" s="217"/>
+      <c r="H24" s="217"/>
+      <c r="I24" s="217"/>
       <c r="J24" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="55.5" customHeight="1">
       <c r="A25" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="51"/>
       <c r="C25" s="51"/>
-      <c r="D25" s="203"/>
-[...4 lines deleted...]
-      <c r="I25" s="205"/>
+      <c r="D25" s="179"/>
+      <c r="E25" s="180"/>
+      <c r="F25" s="180"/>
+      <c r="G25" s="180"/>
+      <c r="H25" s="180"/>
+      <c r="I25" s="181"/>
       <c r="J25" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="150" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="151"/>
       <c r="C26" s="152"/>
-      <c r="D26" s="180"/>
-[...4 lines deleted...]
-      <c r="I26" s="182"/>
+      <c r="D26" s="200"/>
+      <c r="E26" s="201"/>
+      <c r="F26" s="201"/>
+      <c r="G26" s="201"/>
+      <c r="H26" s="201"/>
+      <c r="I26" s="202"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:10" ht="11.25" customHeight="1">
       <c r="A27" s="35"/>
-      <c r="B27" s="196"/>
-[...6 lines deleted...]
-      <c r="I27" s="196"/>
+      <c r="B27" s="182"/>
+      <c r="C27" s="182"/>
+      <c r="D27" s="182"/>
+      <c r="E27" s="182"/>
+      <c r="F27" s="182"/>
+      <c r="G27" s="182"/>
+      <c r="H27" s="182"/>
+      <c r="I27" s="182"/>
       <c r="J27" s="35"/>
     </row>
     <row r="28" spans="1:10" ht="30" customHeight="1">
       <c r="J28" s="35"/>
     </row>
     <row r="29" spans="1:10" ht="39.950000000000003" customHeight="1">
-      <c r="A29" s="216" t="s">
+      <c r="A29" s="187" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="216"/>
-[...6 lines deleted...]
-      <c r="I29" s="216"/>
+      <c r="B29" s="187"/>
+      <c r="C29" s="187"/>
+      <c r="D29" s="187"/>
+      <c r="E29" s="187"/>
+      <c r="F29" s="187"/>
+      <c r="G29" s="187"/>
+      <c r="H29" s="187"/>
+      <c r="I29" s="187"/>
       <c r="J29" s="52"/>
     </row>
     <row r="30" spans="1:10" ht="26.1" customHeight="1">
       <c r="A30" s="52"/>
       <c r="B30" s="52"/>
       <c r="C30" s="52"/>
       <c r="D30" s="52"/>
       <c r="E30" s="52"/>
       <c r="F30" s="52"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="52"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="52"/>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
     </row>
     <row r="32" spans="1:10" s="158" customFormat="1" ht="26.1" customHeight="1">
-      <c r="A32" s="179"/>
-[...8 lines deleted...]
-      <c r="J32" s="179"/>
+      <c r="A32" s="199"/>
+      <c r="B32" s="199"/>
+      <c r="C32" s="199"/>
+      <c r="D32" s="199"/>
+      <c r="E32" s="199"/>
+      <c r="F32" s="199"/>
+      <c r="G32" s="199"/>
+      <c r="H32" s="199"/>
+      <c r="I32" s="199"/>
+      <c r="J32" s="199"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="52"/>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="52"/>
       <c r="B34" s="52"/>
       <c r="C34" s="52"/>
       <c r="D34" s="52"/>
       <c r="E34" s="52"/>
       <c r="F34" s="52"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="52"/>
     </row>
@@ -3913,86 +3913,86 @@
     <row r="37" spans="1:10">
       <c r="A37" s="52"/>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="52"/>
       <c r="B38" s="52"/>
       <c r="C38" s="52"/>
       <c r="D38" s="52"/>
       <c r="E38" s="52"/>
       <c r="F38" s="52"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="52"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="aLXQyqKy0P1KvWcUIHpZATsjLFYGwnS5C/L1QBfN+xgawD+Jbko3CqYfuaJSKChdvGfPpxafP3cygLLn7SyTeA==" saltValue="P0q1mhBy3KxYCHupI/W66w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="dsvOyhsfvWYd8hcTvt2bHQ806+oSZwpzPB3O3BnUneQIjYQ4kTi6YbobwByUfqSGyqM87pUE2xnVreXxofcI2A==" saltValue="veDKxrqse6Hw2G223O3uFA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="34">
-    <mergeCell ref="D25:I25"/>
-[...16 lines deleted...]
-    <mergeCell ref="D18:I18"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="D26:I26"/>
     <mergeCell ref="D1:I1"/>
     <mergeCell ref="I22:J22"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D21:I21"/>
     <mergeCell ref="A13:I13"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="D19:I19"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="E27:G27"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="D24:I24"/>
+    <mergeCell ref="D14:I14"/>
+    <mergeCell ref="D15:I15"/>
+    <mergeCell ref="D16:I16"/>
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="D18:I18"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="D25:I25"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="D20:I20"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="599" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;CGemeinde Kaisten, raumbelegung@kaisten.ch, Tel. 062 869 13 40							</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
@@ -4019,219 +4019,219 @@
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>714375</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>85725</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L38"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22:I25"/>
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="7" max="7" width="20.42578125" customWidth="1"/>
     <col min="8" max="9" width="9" style="2"/>
     <col min="10" max="10" width="2.42578125" style="2" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="97.5" customHeight="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="D1" s="153"/>
-      <c r="E1" s="218" t="s">
-[...5 lines deleted...]
-      <c r="I1" s="184"/>
+      <c r="E1" s="233" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1" s="204"/>
+      <c r="G1" s="204"/>
+      <c r="H1" s="204"/>
+      <c r="I1" s="204"/>
       <c r="J1" s="5"/>
     </row>
     <row r="2" spans="1:12" ht="46.5" customHeight="1">
       <c r="A2" s="4"/>
-      <c r="B2" s="236" t="s">
+      <c r="B2" s="230" t="s">
         <v>84</v>
       </c>
-      <c r="C2" s="236"/>
-[...5 lines deleted...]
-      <c r="I2" s="236"/>
+      <c r="C2" s="230"/>
+      <c r="D2" s="230"/>
+      <c r="E2" s="230"/>
+      <c r="F2" s="230"/>
+      <c r="G2" s="230"/>
+      <c r="H2" s="230"/>
+      <c r="I2" s="230"/>
       <c r="J2" s="6"/>
     </row>
     <row r="3" spans="1:12" ht="12.75" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
     <row r="4" spans="1:12" ht="14.25" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="4"/>
-      <c r="D4" s="237" t="str">
+      <c r="D4" s="231" t="str">
         <f>IF(Antrag!J14=0,"",Antrag!D14)</f>
         <v/>
       </c>
-      <c r="E4" s="237"/>
-[...3 lines deleted...]
-      <c r="I4" s="237"/>
+      <c r="E4" s="231"/>
+      <c r="F4" s="231"/>
+      <c r="G4" s="231"/>
+      <c r="H4" s="231"/>
+      <c r="I4" s="231"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:12" ht="14.25" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4"/>
-      <c r="D5" s="222" t="str">
+      <c r="D5" s="232" t="str">
         <f>IF(Antrag!J15=0,"",Antrag!D15)</f>
         <v/>
       </c>
-      <c r="E5" s="222"/>
-[...3 lines deleted...]
-      <c r="I5" s="222"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
+      <c r="G5" s="232"/>
+      <c r="H5" s="232"/>
+      <c r="I5" s="232"/>
       <c r="J5" s="6"/>
     </row>
     <row r="6" spans="1:12" ht="14.25" customHeight="1">
       <c r="A6" s="4"/>
       <c r="B6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="4"/>
-      <c r="D6" s="222" t="str">
+      <c r="D6" s="232" t="str">
         <f>IF(Antrag!J16=0,"",Antrag!D16)</f>
         <v/>
       </c>
-      <c r="E6" s="222"/>
-[...3 lines deleted...]
-      <c r="I6" s="222"/>
+      <c r="E6" s="232"/>
+      <c r="F6" s="232"/>
+      <c r="G6" s="232"/>
+      <c r="H6" s="232"/>
+      <c r="I6" s="232"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="1:12" ht="14.25" customHeight="1">
       <c r="A7" s="4"/>
       <c r="B7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="4"/>
-      <c r="D7" s="222" t="str">
+      <c r="D7" s="232" t="str">
         <f>CONCATENATE(Antrag!D17," ",Antrag!D18)</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="E7" s="222"/>
-[...3 lines deleted...]
-      <c r="I7" s="222"/>
+      <c r="E7" s="232"/>
+      <c r="F7" s="232"/>
+      <c r="G7" s="232"/>
+      <c r="H7" s="232"/>
+      <c r="I7" s="232"/>
       <c r="J7" s="6"/>
     </row>
     <row r="8" spans="1:12" ht="14.25" customHeight="1">
       <c r="A8" s="4"/>
-      <c r="B8" s="223" t="s">
+      <c r="B8" s="237" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="223"/>
-      <c r="D8" s="222" t="str">
+      <c r="C8" s="237"/>
+      <c r="D8" s="232" t="str">
         <f>IF(Antrag!J18=0,"",Antrag!D19)</f>
         <v/>
       </c>
-      <c r="E8" s="222"/>
-[...3 lines deleted...]
-      <c r="I8" s="222"/>
+      <c r="E8" s="232"/>
+      <c r="F8" s="232"/>
+      <c r="G8" s="232"/>
+      <c r="H8" s="232"/>
+      <c r="I8" s="232"/>
       <c r="J8" s="6"/>
     </row>
     <row r="9" spans="1:12" ht="14.25" customHeight="1">
       <c r="A9" s="4"/>
-      <c r="B9" s="223" t="s">
+      <c r="B9" s="237" t="s">
         <v>79</v>
       </c>
-      <c r="C9" s="223"/>
-      <c r="D9" s="222" t="str">
+      <c r="C9" s="237"/>
+      <c r="D9" s="232" t="str">
         <f>IF(Antrag!J20=0,"",Antrag!D20)</f>
         <v/>
       </c>
-      <c r="E9" s="222"/>
-[...3 lines deleted...]
-      <c r="I9" s="222"/>
+      <c r="E9" s="232"/>
+      <c r="F9" s="232"/>
+      <c r="G9" s="232"/>
+      <c r="H9" s="232"/>
+      <c r="I9" s="232"/>
       <c r="J9" s="6"/>
     </row>
     <row r="10" spans="1:12" ht="14.25" customHeight="1">
       <c r="A10" s="4"/>
       <c r="B10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="219" t="str">
+      <c r="D10" s="234" t="str">
         <f>IF(Antrag!D21 = "",CONCATENATE(Antrag!D17," ",Antrag!D18),Antrag!D21)</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="E10" s="220"/>
-[...3 lines deleted...]
-      <c r="I10" s="221"/>
+      <c r="E10" s="235"/>
+      <c r="F10" s="235"/>
+      <c r="G10" s="235"/>
+      <c r="H10" s="235"/>
+      <c r="I10" s="236"/>
       <c r="J10" s="6"/>
     </row>
     <row r="11" spans="1:12" ht="14.25" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="176" t="str">
         <f>CONCATENATE(Antrag!D23,", ",Antrag!E23," bis ",Antrag!H23,", ",Antrag!I23)</f>
         <v xml:space="preserve">,  bis , </v>
       </c>
       <c r="E11" s="177"/>
       <c r="F11" s="177"/>
       <c r="G11" s="177"/>
       <c r="H11" s="177"/>
       <c r="I11" s="178"/>
       <c r="J11" s="6"/>
     </row>
     <row r="12" spans="1:12" ht="12.75" customHeight="1">
       <c r="A12" s="4"/>
       <c r="B12" s="7"/>
       <c r="C12" s="4"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
@@ -4241,51 +4241,51 @@
       <c r="I12" s="22"/>
       <c r="J12" s="6"/>
     </row>
     <row r="13" spans="1:12" ht="14.25" customHeight="1">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J13" s="6"/>
     </row>
     <row r="14" spans="1:12" ht="14.25" customHeight="1">
       <c r="A14" s="10">
         <f>Tarife!F5</f>
         <v>0</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="11">
         <f>Tarife!G5</f>
         <v>150</v>
       </c>
       <c r="I14" s="11" t="str">
         <f>IF(A14*H14&gt;0,Tarife!K5,"")</f>
         <v/>
       </c>
       <c r="J14" s="6"/>
       <c r="L14" s="14"/>
     </row>
     <row r="15" spans="1:12" ht="14.25" customHeight="1">
       <c r="A15" s="10">
         <f>Tarife!F8</f>
         <v>0</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
@@ -4324,156 +4324,156 @@
         <f>Tarife!K15</f>
         <v>0</v>
       </c>
       <c r="J17" s="20"/>
     </row>
     <row r="18" spans="1:10" ht="14.25" customHeight="1">
       <c r="A18" s="18"/>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="20"/>
     </row>
     <row r="19" spans="1:10" ht="14.25" customHeight="1">
       <c r="B19" s="166" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="167" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="167" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="E19" s="167"/>
       <c r="F19" s="167"/>
       <c r="G19" s="167"/>
       <c r="H19" s="168"/>
       <c r="I19" s="169"/>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="14.25" customHeight="1">
       <c r="A20" s="2"/>
       <c r="B20" s="170" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="171" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="171"/>
       <c r="E20" s="171"/>
       <c r="F20" s="171"/>
       <c r="G20" s="171"/>
       <c r="H20" s="172"/>
       <c r="I20" s="173"/>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="9.9499999999999993" customHeight="1">
       <c r="A21" s="4"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="25.5" customHeight="1">
       <c r="A22" s="2"/>
       <c r="B22" s="53" t="s">
         <v>80</v>
       </c>
-      <c r="C22" s="224" t="s">
+      <c r="C22" s="218" t="s">
         <v>90</v>
       </c>
-      <c r="D22" s="225"/>
-[...4 lines deleted...]
-      <c r="I22" s="226"/>
+      <c r="D22" s="219"/>
+      <c r="E22" s="219"/>
+      <c r="F22" s="219"/>
+      <c r="G22" s="219"/>
+      <c r="H22" s="219"/>
+      <c r="I22" s="220"/>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="26.25" customHeight="1">
       <c r="A23" s="2"/>
       <c r="B23" s="54" t="s">
         <v>81</v>
       </c>
-      <c r="C23" s="227"/>
-[...5 lines deleted...]
-      <c r="I23" s="229"/>
+      <c r="C23" s="221"/>
+      <c r="D23" s="222"/>
+      <c r="E23" s="222"/>
+      <c r="F23" s="222"/>
+      <c r="G23" s="222"/>
+      <c r="H23" s="222"/>
+      <c r="I23" s="223"/>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="26.25" customHeight="1">
       <c r="A24" s="32"/>
       <c r="B24" s="32"/>
-      <c r="C24" s="227"/>
-[...5 lines deleted...]
-      <c r="I24" s="229"/>
+      <c r="C24" s="221"/>
+      <c r="D24" s="222"/>
+      <c r="E24" s="222"/>
+      <c r="F24" s="222"/>
+      <c r="G24" s="222"/>
+      <c r="H24" s="222"/>
+      <c r="I24" s="223"/>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="101.1" customHeight="1">
       <c r="A25" s="32"/>
       <c r="B25" s="32"/>
-      <c r="C25" s="230"/>
-[...5 lines deleted...]
-      <c r="I25" s="232"/>
+      <c r="C25" s="224"/>
+      <c r="D25" s="225"/>
+      <c r="E25" s="225"/>
+      <c r="F25" s="225"/>
+      <c r="G25" s="225"/>
+      <c r="H25" s="225"/>
+      <c r="I25" s="226"/>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="16.5" customHeight="1">
-      <c r="A26" s="233"/>
-      <c r="B26" s="233"/>
+      <c r="A26" s="227"/>
+      <c r="B26" s="227"/>
       <c r="C26" s="82"/>
       <c r="D26" s="82"/>
       <c r="E26" s="82"/>
       <c r="F26" s="82"/>
       <c r="G26" s="82"/>
       <c r="H26" s="82"/>
       <c r="I26" s="82"/>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="17.25" customHeight="1">
-      <c r="A27" s="234"/>
-      <c r="B27" s="234"/>
+      <c r="A27" s="228"/>
+      <c r="B27" s="228"/>
       <c r="C27" s="155"/>
       <c r="D27" s="155"/>
       <c r="E27" s="155"/>
       <c r="F27" s="155"/>
       <c r="G27" s="155"/>
       <c r="H27" s="155"/>
       <c r="I27" s="155"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10" ht="14.25" customHeight="1">
       <c r="A28" s="154"/>
       <c r="B28" s="154"/>
       <c r="C28" s="155"/>
       <c r="D28" s="155"/>
       <c r="E28" s="155"/>
       <c r="F28" s="155"/>
       <c r="G28" s="155"/>
       <c r="H28" s="155"/>
       <c r="I28" s="155"/>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10" ht="29.1" customHeight="1">
       <c r="A29" s="156"/>
       <c r="B29" s="156"/>
       <c r="C29" s="157"/>
@@ -4553,82 +4553,81 @@
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="175" t="s">
         <v>64</v>
       </c>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="11.25" customHeight="1">
       <c r="A36" s="23"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="33.950000000000003" customHeight="1">
-      <c r="A37" s="235" t="s">
+      <c r="A37" s="229" t="s">
         <v>109</v>
       </c>
-      <c r="B37" s="235"/>
-[...7 lines deleted...]
-      <c r="J37" s="235"/>
+      <c r="B37" s="229"/>
+      <c r="C37" s="229"/>
+      <c r="D37" s="229"/>
+      <c r="E37" s="229"/>
+      <c r="F37" s="229"/>
+      <c r="G37" s="229"/>
+      <c r="H37" s="229"/>
+      <c r="I37" s="229"/>
+      <c r="J37" s="229"/>
     </row>
     <row r="38" spans="1:10" ht="18.95" customHeight="1"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="UAojtcZLlQY1ec4T9a4FfWsPHxtVre3xEPoL9GHKDB2fgGYMQRynoDHHnoj6vUnOwA3cfSYTLxst2+XJ81P32A==" saltValue="ouUoccYDXmvL87nJEGatgg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="15">
+    <mergeCell ref="E1:I1"/>
+    <mergeCell ref="D10:I10"/>
+    <mergeCell ref="D7:I7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D8:I8"/>
+    <mergeCell ref="D9:I9"/>
     <mergeCell ref="C22:I25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A37:J37"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="D6:I6"/>
-    <mergeCell ref="E1:I1"/>
-[...5 lines deleted...]
-    <mergeCell ref="D9:I9"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.23622047244094491" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" verticalDpi="599" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2055" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </to>
@@ -5495,81 +5494,81 @@
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" s="100"/>
       <c r="J16"/>
       <c r="K16" s="100"/>
     </row>
     <row r="17" spans="1:19" ht="3.75" customHeight="1">
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" s="99"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" s="100"/>
       <c r="J17"/>
       <c r="K17" s="100"/>
     </row>
     <row r="18" spans="1:19">
       <c r="B18" t="s">
         <v>28</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="99"/>
       <c r="E18" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" s="100"/>
       <c r="J18"/>
       <c r="K18" s="100"/>
     </row>
     <row r="19" spans="1:19">
       <c r="B19" t="s">
         <v>29</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="99"/>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" s="135"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" s="100"/>
       <c r="J19"/>
       <c r="K19" s="100"/>
     </row>
     <row r="20" spans="1:19" ht="15">
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" s="99"/>
       <c r="E20" s="131" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20" s="100"/>
       <c r="J20"/>
       <c r="K20" s="100"/>
     </row>
     <row r="21" spans="1:19" ht="3.75" customHeight="1" thickBot="1"/>
     <row r="22" spans="1:19" ht="37.5" customHeight="1" thickBot="1">
       <c r="B22" s="86" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="101" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="102" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="101" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="86" t="s">
         <v>35</v>
       </c>
@@ -10220,242 +10219,242 @@
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B22" sqref="B22:I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" customWidth="1"/>
     <col min="8" max="9" width="9" style="2"/>
     <col min="10" max="10" width="0.7109375" style="2" customWidth="1"/>
     <col min="11" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="97.5" customHeight="1">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
-      <c r="C1" s="183" t="s">
-[...7 lines deleted...]
-      <c r="I1" s="243"/>
+      <c r="C1" s="203" t="s">
+        <v>117</v>
+      </c>
+      <c r="D1" s="247"/>
+      <c r="E1" s="247"/>
+      <c r="F1" s="247"/>
+      <c r="G1" s="247"/>
+      <c r="H1" s="247"/>
+      <c r="I1" s="247"/>
       <c r="J1" s="34"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:11" ht="35.25" customHeight="1">
       <c r="A2" s="33"/>
-      <c r="B2" s="245" t="s">
+      <c r="B2" s="249" t="s">
         <v>73</v>
       </c>
-      <c r="C2" s="245"/>
-[...5 lines deleted...]
-      <c r="I2" s="245"/>
+      <c r="C2" s="249"/>
+      <c r="D2" s="249"/>
+      <c r="E2" s="249"/>
+      <c r="F2" s="249"/>
+      <c r="G2" s="249"/>
+      <c r="H2" s="249"/>
+      <c r="I2" s="249"/>
       <c r="J2" s="55"/>
     </row>
     <row r="3" spans="1:11" ht="12.75" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="55"/>
       <c r="I3" s="55"/>
       <c r="J3" s="55"/>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1">
       <c r="A4" s="33"/>
       <c r="B4" s="47" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="33"/>
-      <c r="D4" s="244" t="str">
+      <c r="D4" s="248" t="str">
         <f>IF(Antrag!J14=0,"",Antrag!D14)</f>
         <v/>
       </c>
-      <c r="E4" s="244"/>
-[...3 lines deleted...]
-      <c r="I4" s="244"/>
+      <c r="E4" s="248"/>
+      <c r="F4" s="248"/>
+      <c r="G4" s="248"/>
+      <c r="H4" s="248"/>
+      <c r="I4" s="248"/>
       <c r="J4" s="55"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1">
       <c r="A5" s="33"/>
       <c r="B5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="33"/>
-      <c r="D5" s="244" t="str">
+      <c r="D5" s="248" t="str">
         <f>IF(Antrag!J15=0,"",Antrag!D15)</f>
         <v/>
       </c>
-      <c r="E5" s="244"/>
-[...3 lines deleted...]
-      <c r="I5" s="244"/>
+      <c r="E5" s="248"/>
+      <c r="F5" s="248"/>
+      <c r="G5" s="248"/>
+      <c r="H5" s="248"/>
+      <c r="I5" s="248"/>
       <c r="J5" s="55"/>
     </row>
     <row r="6" spans="1:11" ht="12.75" customHeight="1">
       <c r="A6" s="33"/>
       <c r="B6" s="47" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="33"/>
-      <c r="D6" s="244" t="str">
+      <c r="D6" s="248" t="str">
         <f>IF(Antrag!J16=0,"",Antrag!D16)</f>
         <v/>
       </c>
-      <c r="E6" s="244"/>
-[...3 lines deleted...]
-      <c r="I6" s="244"/>
+      <c r="E6" s="248"/>
+      <c r="F6" s="248"/>
+      <c r="G6" s="248"/>
+      <c r="H6" s="248"/>
+      <c r="I6" s="248"/>
       <c r="J6" s="55"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
       <c r="A7" s="33"/>
       <c r="B7" s="47" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="33"/>
-      <c r="D7" s="244" t="str">
+      <c r="D7" s="248" t="str">
         <f>CONCATENATE(Antrag!D17,"; ",Antrag!D18)</f>
         <v xml:space="preserve">; </v>
       </c>
-      <c r="E7" s="244"/>
-[...3 lines deleted...]
-      <c r="I7" s="244"/>
+      <c r="E7" s="248"/>
+      <c r="F7" s="248"/>
+      <c r="G7" s="248"/>
+      <c r="H7" s="248"/>
+      <c r="I7" s="248"/>
       <c r="J7" s="55"/>
     </row>
     <row r="8" spans="1:11" ht="12.75" customHeight="1">
       <c r="A8" s="33"/>
-      <c r="B8" s="246" t="s">
+      <c r="B8" s="250" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="246"/>
-      <c r="D8" s="244" t="str">
+      <c r="C8" s="250"/>
+      <c r="D8" s="248" t="str">
         <f>IF(Antrag!J19=0,"",Antrag!D19)</f>
         <v/>
       </c>
-      <c r="E8" s="244"/>
-[...3 lines deleted...]
-      <c r="I8" s="244"/>
+      <c r="E8" s="248"/>
+      <c r="F8" s="248"/>
+      <c r="G8" s="248"/>
+      <c r="H8" s="248"/>
+      <c r="I8" s="248"/>
       <c r="J8" s="55"/>
     </row>
     <row r="9" spans="1:11" ht="12.75" customHeight="1">
       <c r="A9" s="33"/>
-      <c r="B9" s="246" t="s">
+      <c r="B9" s="250" t="s">
         <v>79</v>
       </c>
-      <c r="C9" s="246"/>
-      <c r="D9" s="244" t="str">
+      <c r="C9" s="250"/>
+      <c r="D9" s="248" t="str">
         <f>IF(Antrag!J20=0,"",Antrag!D20)</f>
         <v/>
       </c>
-      <c r="E9" s="244"/>
-[...3 lines deleted...]
-      <c r="I9" s="244"/>
+      <c r="E9" s="248"/>
+      <c r="F9" s="248"/>
+      <c r="G9" s="248"/>
+      <c r="H9" s="248"/>
+      <c r="I9" s="248"/>
       <c r="J9" s="55"/>
     </row>
     <row r="10" spans="1:11" ht="12.75" customHeight="1">
       <c r="A10" s="33"/>
       <c r="B10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="33"/>
-      <c r="D10" s="244" t="str">
+      <c r="D10" s="248" t="str">
         <f>IF(Antrag!D21 = "",CONCATENATE(Antrag!D17,"; ",Antrag!D18),Antrag!D21)</f>
         <v xml:space="preserve">; </v>
       </c>
-      <c r="E10" s="244"/>
-[...3 lines deleted...]
-      <c r="I10" s="244"/>
+      <c r="E10" s="248"/>
+      <c r="F10" s="248"/>
+      <c r="G10" s="248"/>
+      <c r="H10" s="248"/>
+      <c r="I10" s="248"/>
       <c r="J10" s="55"/>
     </row>
     <row r="11" spans="1:11" ht="12.75" customHeight="1">
       <c r="A11" s="33"/>
       <c r="B11" s="47"/>
       <c r="C11" s="33"/>
       <c r="D11" s="56"/>
       <c r="E11" s="56"/>
       <c r="F11" s="56"/>
       <c r="G11" s="56"/>
       <c r="H11" s="56"/>
       <c r="I11" s="56"/>
       <c r="J11" s="55"/>
     </row>
     <row r="12" spans="1:11" ht="14.25" customHeight="1">
       <c r="A12" s="33"/>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="33"/>
       <c r="E12" s="33"/>
       <c r="F12" s="33"/>
       <c r="G12" s="33"/>
       <c r="H12" s="57" t="s">
         <v>11</v>
       </c>
       <c r="I12" s="57" t="s">
         <v>12</v>
       </c>
       <c r="J12" s="55"/>
     </row>
     <row r="13" spans="1:11" ht="14.25" customHeight="1">
       <c r="A13" s="58">
         <f>Tarife!F5</f>
         <v>0</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="44">
         <f>Tarife!G5</f>
         <v>150</v>
       </c>
       <c r="I13" s="44">
         <f>Tarife!K5</f>
         <v>0</v>
       </c>
       <c r="J13" s="55"/>
     </row>
     <row r="14" spans="1:11" ht="14.25" customHeight="1">
       <c r="A14" s="58">
         <f>Tarife!F8</f>
         <v>0</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
@@ -10566,83 +10565,83 @@
       <c r="F20" s="140"/>
       <c r="G20" s="140"/>
       <c r="H20" s="142"/>
       <c r="I20" s="142">
         <f>Tarife!K13</f>
         <v>0</v>
       </c>
       <c r="J20" s="55"/>
     </row>
     <row r="21" spans="1:10" ht="14.25" customHeight="1">
       <c r="A21" s="60"/>
       <c r="B21" s="144" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="140"/>
       <c r="D21" s="140"/>
       <c r="E21" s="140"/>
       <c r="F21" s="140"/>
       <c r="G21" s="140"/>
       <c r="H21" s="145"/>
       <c r="I21" s="145"/>
       <c r="J21" s="63"/>
     </row>
     <row r="22" spans="1:10" ht="12.75" customHeight="1">
       <c r="A22" s="60"/>
-      <c r="B22" s="248"/>
-[...5 lines deleted...]
-      <c r="H22" s="248"/>
+      <c r="B22" s="244"/>
+      <c r="C22" s="244"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="244"/>
+      <c r="F22" s="244"/>
+      <c r="G22" s="244"/>
+      <c r="H22" s="244"/>
       <c r="I22" s="146">
         <v>0</v>
       </c>
       <c r="J22" s="63"/>
     </row>
     <row r="23" spans="1:10" ht="12.75" customHeight="1">
       <c r="A23" s="60"/>
-      <c r="B23" s="249"/>
-[...5 lines deleted...]
-      <c r="H23" s="249"/>
+      <c r="B23" s="245"/>
+      <c r="C23" s="245"/>
+      <c r="D23" s="245"/>
+      <c r="E23" s="245"/>
+      <c r="F23" s="245"/>
+      <c r="G23" s="245"/>
+      <c r="H23" s="245"/>
       <c r="I23" s="62"/>
       <c r="J23" s="63"/>
     </row>
     <row r="24" spans="1:10" ht="12.75" customHeight="1">
       <c r="A24" s="60"/>
-      <c r="B24" s="249"/>
-[...5 lines deleted...]
-      <c r="H24" s="249"/>
+      <c r="B24" s="245"/>
+      <c r="C24" s="245"/>
+      <c r="D24" s="245"/>
+      <c r="E24" s="245"/>
+      <c r="F24" s="245"/>
+      <c r="G24" s="245"/>
+      <c r="H24" s="245"/>
       <c r="I24" s="62"/>
       <c r="J24" s="63"/>
     </row>
     <row r="25" spans="1:10" ht="12.75" customHeight="1">
       <c r="A25" s="60"/>
       <c r="B25" s="45"/>
       <c r="C25" s="45"/>
       <c r="D25" s="45"/>
       <c r="E25" s="45"/>
       <c r="F25" s="45"/>
       <c r="G25" s="45"/>
       <c r="H25" s="62"/>
       <c r="I25" s="62"/>
       <c r="J25" s="63"/>
     </row>
     <row r="26" spans="1:10" ht="12.75" customHeight="1">
       <c r="A26" s="60"/>
       <c r="B26" s="61" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="45"/>
       <c r="D26" s="45"/>
       <c r="E26" s="45"/>
       <c r="F26" s="45"/>
       <c r="G26" s="45"/>
@@ -10662,87 +10661,87 @@
       <c r="F27" s="45"/>
       <c r="G27" s="45"/>
       <c r="H27" s="62"/>
       <c r="I27" s="62"/>
       <c r="J27" s="63"/>
     </row>
     <row r="28" spans="1:10" ht="12.75" customHeight="1">
       <c r="A28" s="60"/>
       <c r="B28" s="61" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="45"/>
       <c r="D28" s="45"/>
       <c r="E28" s="45"/>
       <c r="F28" s="64" t="s">
         <v>59</v>
       </c>
       <c r="G28" s="45"/>
       <c r="H28" s="62"/>
       <c r="I28" s="62"/>
       <c r="J28" s="63"/>
     </row>
     <row r="29" spans="1:10" ht="12.75" customHeight="1">
       <c r="A29" s="60"/>
       <c r="B29" s="45" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C29" s="45"/>
       <c r="D29" s="65"/>
       <c r="E29" s="65"/>
       <c r="F29" s="66"/>
       <c r="G29" s="45"/>
       <c r="H29" s="62">
         <v>50</v>
       </c>
       <c r="I29" s="62">
         <f>H29*F29</f>
         <v>0</v>
       </c>
       <c r="J29" s="63"/>
     </row>
     <row r="30" spans="1:10" ht="12.75" customHeight="1">
       <c r="A30" s="60"/>
-      <c r="B30" s="247"/>
-      <c r="C30" s="247"/>
+      <c r="B30" s="243"/>
+      <c r="C30" s="243"/>
       <c r="D30" s="67"/>
       <c r="E30" s="67"/>
       <c r="F30" s="66"/>
       <c r="G30" s="45"/>
       <c r="H30" s="62">
         <v>50</v>
       </c>
       <c r="I30" s="62">
         <f>H30*F30</f>
         <v>0</v>
       </c>
       <c r="J30" s="63"/>
     </row>
     <row r="31" spans="1:10" ht="12.75" customHeight="1">
       <c r="A31" s="60"/>
-      <c r="B31" s="247"/>
-      <c r="C31" s="247"/>
+      <c r="B31" s="243"/>
+      <c r="C31" s="243"/>
       <c r="D31" s="68"/>
       <c r="E31" s="68"/>
       <c r="F31" s="66"/>
       <c r="G31" s="45"/>
       <c r="H31" s="69"/>
       <c r="I31" s="62">
         <f>H31*F31</f>
         <v>0</v>
       </c>
       <c r="J31" s="63"/>
     </row>
     <row r="32" spans="1:10" ht="12.75" customHeight="1">
       <c r="A32" s="60"/>
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="62"/>
       <c r="I32" s="62"/>
       <c r="J32" s="63"/>
     </row>
     <row r="33" spans="1:10" ht="15" customHeight="1" thickBot="1">
       <c r="A33" s="70"/>
@@ -10850,83 +10849,83 @@
     <row r="41" spans="1:10">
       <c r="A41" s="80"/>
       <c r="B41" s="80"/>
       <c r="C41" s="80"/>
       <c r="D41" s="80"/>
       <c r="E41" s="80"/>
       <c r="F41" s="80"/>
       <c r="G41" s="80"/>
       <c r="H41" s="81"/>
       <c r="I41" s="81"/>
       <c r="J41" s="81"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="80"/>
       <c r="B42" s="80"/>
       <c r="C42" s="80"/>
       <c r="D42" s="80"/>
       <c r="E42" s="80"/>
       <c r="F42" s="80"/>
       <c r="G42" s="80"/>
       <c r="H42" s="81"/>
       <c r="I42" s="81"/>
       <c r="J42" s="81"/>
     </row>
     <row r="47" spans="1:10">
-      <c r="A47" s="250" t="s">
+      <c r="A47" s="246" t="s">
         <v>109</v>
       </c>
-      <c r="B47" s="250"/>
-[...7 lines deleted...]
-      <c r="J47" s="250"/>
+      <c r="B47" s="246"/>
+      <c r="C47" s="246"/>
+      <c r="D47" s="246"/>
+      <c r="E47" s="246"/>
+      <c r="F47" s="246"/>
+      <c r="G47" s="246"/>
+      <c r="H47" s="246"/>
+      <c r="I47" s="246"/>
+      <c r="J47" s="246"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="vrfO4tYMmaJGqKG2Q2/sw8vtUQVVFuJLUnaRneWGBqBDn0c6+NSfUA2D23zBvcChsoOT/MiPBr52WK5rx+aHsA==" saltValue="Yu7b8dFq9u+Pa7/4+xhcig==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="17">
-    <mergeCell ref="B30:C30"/>
-[...4 lines deleted...]
-    <mergeCell ref="B31:C31"/>
     <mergeCell ref="C1:I1"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="D6:I6"/>
     <mergeCell ref="D10:I10"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="D7:I7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:I8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:I9"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B22:H22"/>
+    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="B24:H24"/>
+    <mergeCell ref="A47:J47"/>
+    <mergeCell ref="B31:C31"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.23622047244094491" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="599" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="iconSet" priority="1" id="{8BB26E86-54C2-4F79-AFC7-A439CDE5371C}">
             <x14:iconSet iconSet="3Symbols2" showValue="0" custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="NoIcons" iconId="0"/>
               <x14:cfIcon iconSet="NoIcons" iconId="0"/>
               <x14:cfIcon iconSet="3Symbols2" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>A20</xm:sqref>
@@ -11398,59 +11397,50 @@
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
     <row r="22" spans="2:9" ht="15">
       <c r="B22" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AEF5E7D7CAA4E14B9A2557C4342531C6" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="1bb1bd819d2beb17ffe6e3f1c59ae377">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dc3243af-46d2-42c7-901f-f32c7518da67" xmlns:ns3="2a55c650-a8e3-4f9b-82d9-b842c6df4b48" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1d46599d25b328e6bd24acc02c50c281" ns2:_="" ns3:_="">
     <xsd:import namespace="dc3243af-46d2-42c7-901f-f32c7518da67"/>
     <xsd:import namespace="2a55c650-a8e3-4f9b-82d9-b842c6df4b48"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11635,84 +11625,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dc3243af-46d2-42c7-901f-f32c7518da67">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="2a55c650-a8e3-4f9b-82d9-b842c6df4b48" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6160E54-7179-4661-8B79-BA5FD43415A0}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD24887F-F5F8-4565-90F8-F7BC7E382D0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc3243af-46d2-42c7-901f-f32c7518da67"/>
     <ds:schemaRef ds:uri="2a55c650-a8e3-4f9b-82d9-b842c6df4b48"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6160E54-7179-4661-8B79-BA5FD43415A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F54E1B60-D6F2-435E-988D-D0BFA4A22054}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="2a55c650-a8e3-4f9b-82d9-b842c6df4b48"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="dc3243af-46d2-42c7-901f-f32c7518da67"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>